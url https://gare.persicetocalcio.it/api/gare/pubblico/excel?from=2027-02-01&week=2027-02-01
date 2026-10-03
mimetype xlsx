--- v0 (2026-08-17)
+++ v1 (2026-10-03)
@@ -410,134 +410,166 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J2"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="16.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="18.83203125" customWidth="1"/>
     <col min="4" max="4" width="26.83203125" customWidth="1"/>
     <col min="5" max="5" width="28.83203125" customWidth="1"/>
     <col min="6" max="6" width="22.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="28.83203125" customWidth="1"/>
     <col min="9" max="9" width="28.83203125" customWidth="1"/>
     <col min="10" max="10" width="15.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Giornata</v>
       </c>
       <c r="B1" t="str">
         <v>Competizione</v>
       </c>
       <c r="C1" t="str">
         <v>Data / ora</v>
       </c>
       <c r="D1" t="str">
         <v>Squadra</v>
       </c>
       <c r="E1" t="str">
         <v>Avversario</v>
       </c>
       <c r="F1" t="str">
         <v>Impianto</v>
       </c>
       <c r="G1" t="str">
         <v>Campo</v>
       </c>
       <c r="H1" t="str">
         <v>Spogliatoio Persiceto</v>
       </c>
       <c r="I1" t="str">
         <v>Spogliatoio avversario</v>
       </c>
       <c r="J1" t="str">
         <v>Stato</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>19ª giornata</v>
+        <v>17ª giornata</v>
       </c>
       <c r="B2" t="str">
         <v>Campionato</v>
       </c>
       <c r="C2" t="str">
+        <v>07/02/27, 10:00</v>
+      </c>
+      <c r="D2" t="str">
+        <v>Persiceto Calcio · Under 15 regionale · 2012</v>
+      </c>
+      <c r="E2" t="str">
+        <v>FRAORE</v>
+      </c>
+      <c r="F2" t="str">
+        <v>Trasferta</v>
+      </c>
+      <c r="G2" t="str">
+        <v>Trasferta</v>
+      </c>
+      <c r="H2" t="str">
+        <v>-</v>
+      </c>
+      <c r="I2" t="str">
+        <v>-</v>
+      </c>
+      <c r="J2" t="str">
+        <v>Programmata</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>19ª giornata</v>
+      </c>
+      <c r="B3" t="str">
+        <v>Campionato</v>
+      </c>
+      <c r="C3" t="str">
         <v>07/02/27, 14:30</v>
       </c>
-      <c r="D2" t="str">
+      <c r="D3" t="str">
         <v>Persiceto Calcio · Prima categoria</v>
       </c>
-      <c r="E2" t="str">
+      <c r="E3" t="str">
         <v>ANZOLAVINO CALCIO</v>
       </c>
-      <c r="F2" t="str">
+      <c r="F3" t="str">
         <v>CENTRO SPORTIVO</v>
       </c>
-      <c r="G2" t="str">
+      <c r="G3" t="str">
         <v>STADIO</v>
       </c>
-      <c r="H2" t="str">
+      <c r="H3" t="str">
         <v>Da assegnare</v>
       </c>
-      <c r="I2" t="str">
+      <c r="I3" t="str">
         <v>Da assegnare</v>
       </c>
-      <c r="J2" t="str">
+      <c r="J3" t="str">
         <v>Programmata</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:J2"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:J3"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Programma gare</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 